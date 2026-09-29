--- v0 (2026-05-06)
+++ v1 (2026-09-29)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/media/image1.wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/media/image2.wmf" ContentType="image/x-wmf"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/_rels/drawing1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Quitação 2026" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
@@ -105,51 +105,51 @@
   <si>
     <t xml:space="preserve">Julho</t>
   </si>
   <si>
     <t xml:space="preserve">Agosto</t>
   </si>
   <si>
     <t xml:space="preserve">Setembro</t>
   </si>
   <si>
     <t xml:space="preserve">Outubro</t>
   </si>
   <si>
     <t xml:space="preserve">Novembro</t>
   </si>
   <si>
     <t xml:space="preserve">Dezembro</t>
   </si>
   <si>
     <t xml:space="preserve">13º</t>
   </si>
   <si>
     <t xml:space="preserve">OBS: Servidores com vínculo efetivos e comissionados recebem conforme calendário do Estado.</t>
   </si>
   <si>
-    <t xml:space="preserve">Atualizado em: Abril de 2026</t>
+    <t xml:space="preserve">Atualizado em: Agosto de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="[$R$-416]\ #,##0.00;[RED]\-[$R$-416]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="_-&quot;R$ &quot;* #,##0.00_-;&quot;-R$ &quot;* #,##0.00_-;_-&quot;R$ &quot;* \-??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="d/m/yyyy"/>
     <numFmt numFmtId="168" formatCode="[$R$-416]\ #,##0.00;\-[$R$-416]\ #,##0.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
@@ -224,144 +224,164 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="34">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="20" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="20" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="20" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="17" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
@@ -420,134 +440,135 @@
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.wmf"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>688320</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>131760</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>253080</xdr:colOff>
+      <xdr:colOff>251640</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>699480</xdr:rowOff>
+      <xdr:rowOff>698040</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="Figura 2" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="688320" y="293400"/>
-          <a:ext cx="1303200" cy="567720"/>
+          <a:ext cx="1305720" cy="566280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A2:I22"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="F27" activeCellId="0" sqref="F27"/>
+      <selection pane="topLeft" activeCell="L16" activeCellId="0" sqref="L16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.08203125" defaultRowHeight="12.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.13671875" defaultRowHeight="12.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="16.41"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="15.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="15.15"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="14.28"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="2" width="24.15"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="1" width="16.41"/>
   </cols>
   <sheetData>
     <row r="2" customFormat="false" ht="60" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
     </row>
     <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" customFormat="false" ht="25.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
@@ -673,228 +694,276 @@
         <v>760856.19</v>
       </c>
       <c r="F9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="18" t="n">
         <v>299933.53</v>
       </c>
       <c r="H9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="16" t="n">
         <v>46142</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D10" s="20"/>
-[...4 lines deleted...]
-      <c r="I10" s="16"/>
+      <c r="D10" s="20" t="n">
+        <v>1105113.57</v>
+      </c>
+      <c r="E10" s="15" t="n">
+        <v>793264.14</v>
+      </c>
+      <c r="F10" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="18" t="n">
+        <v>311769.43</v>
+      </c>
+      <c r="H10" s="11" t="n">
+        <v>80</v>
+      </c>
+      <c r="I10" s="16" t="n">
+        <v>46171</v>
+      </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D11" s="21"/>
-[...4 lines deleted...]
-      <c r="I11" s="16"/>
+      <c r="D11" s="21" t="n">
+        <v>1134921.84</v>
+      </c>
+      <c r="E11" s="10" t="n">
+        <v>812707.27</v>
+      </c>
+      <c r="F11" s="22" t="n">
+        <v>0</v>
+      </c>
+      <c r="G11" s="23" t="n">
+        <v>322214.57</v>
+      </c>
+      <c r="H11" s="22" t="n">
+        <v>0</v>
+      </c>
+      <c r="I11" s="16" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D12" s="21"/>
-[...6 lines deleted...]
-    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D12" s="24" t="n">
+        <v>1114988.47</v>
+      </c>
+      <c r="E12" s="15" t="n">
+        <v>793528.2</v>
+      </c>
+      <c r="F12" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24" t="n">
+        <v>321400.27</v>
+      </c>
+      <c r="H12" s="11" t="n">
+        <v>60</v>
+      </c>
+      <c r="I12" s="16" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="12.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D13" s="21"/>
-[...4 lines deleted...]
-      <c r="I13" s="22"/>
+      <c r="D13" s="24" t="n">
+        <v>1092016.91</v>
+      </c>
+      <c r="E13" s="15" t="n">
+        <v>780352.97</v>
+      </c>
+      <c r="F13" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24" t="n">
+        <v>311663.94</v>
+      </c>
+      <c r="H13" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="I13" s="25" t="n">
+        <v>46262</v>
+      </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D14" s="23"/>
-[...2 lines deleted...]
-      <c r="G14" s="21"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
       <c r="H14" s="11"/>
       <c r="I14" s="16"/>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D15" s="23"/>
-[...2 lines deleted...]
-      <c r="G15" s="21"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
       <c r="H15" s="11"/>
       <c r="I15" s="16"/>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D16" s="23"/>
-[...2 lines deleted...]
-      <c r="G16" s="15"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="27"/>
       <c r="H16" s="11"/>
       <c r="I16" s="16"/>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D17" s="24"/>
-[...2 lines deleted...]
-      <c r="G17" s="21"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
       <c r="H17" s="11"/>
       <c r="I17" s="16"/>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="17" t="n">
         <v>152041</v>
       </c>
-      <c r="D18" s="24"/>
-[...2 lines deleted...]
-      <c r="G18" s="21"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
       <c r="H18" s="11"/>
       <c r="I18" s="16"/>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A19" s="25"/>
-[...7 lines deleted...]
-      <c r="I19" s="25"/>
+      <c r="A19" s="30"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="30"/>
     </row>
     <row r="20" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="28"/>
-[...6 lines deleted...]
-      <c r="I20" s="28"/>
+      <c r="B20" s="33"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
     </row>
     <row r="22" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="G22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="D2:H2"/>
+    <mergeCell ref="D2:I2"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="G22:I22"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.652777777777778" right="0.634027777777778" top="1.05277777777778" bottom="0.7875" header="0.7875" footer="0.511805555555555"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="0" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="false" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/6.4.5.2$Windows_X86_64 LibreOffice_project/a726b36747cf2001e06b58ad5db1aa3a9a1872d6</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">