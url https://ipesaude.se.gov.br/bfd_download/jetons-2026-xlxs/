--- v0 (2026-05-06)
+++ v1 (2026-07-29)
@@ -28,51 +28,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Jetons 2026" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">'Jetons 2026'!$1:$3</definedName>
     <definedName function="false" hidden="false" name="_xlnm_Print_Titles_1" vbProcedure="false">'Jetons 2026'!$1:$3</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="21">
   <si>
     <t xml:space="preserve"> Instituto de Promoção e de Assistência à  Saúde de Servidores do Estado de Sergipe</t>
   </si>
   <si>
     <t xml:space="preserve">FOLHA DOS JETONS 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Janeiro</t>
   </si>
   <si>
     <t xml:space="preserve">CONSELHEIROS</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR BRUTO</t>
   </si>
   <si>
     <t xml:space="preserve">RETENÇÕES</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR LÍQUIDO</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIVANDA NUNES RODRIGUES</t>
   </si>
   <si>
@@ -82,50 +82,59 @@
     <t xml:space="preserve">WALTER PEREIRA LIMA</t>
   </si>
   <si>
     <t xml:space="preserve">JARDEL MITERMAYER GOIS</t>
   </si>
   <si>
     <t xml:space="preserve">GENISSON CRUZ DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">CRISTIANO BARRETO GUIMARÃES</t>
   </si>
   <si>
     <t xml:space="preserve">MARGARIDA MARIA FERREIRA BASTOS</t>
   </si>
   <si>
     <t xml:space="preserve">WALTER GOMES PINHEIRO JUNIOR</t>
   </si>
   <si>
     <t xml:space="preserve">JACQUELINE BARBOSA CALDEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Fevereiro</t>
   </si>
   <si>
     <t xml:space="preserve">Março</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abril</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junho</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="[$R$-416]\ #,##0.00;[RED]\-[$R$-416]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$-416]General"/>
     <numFmt numFmtId="167" formatCode="[$-416]dd/mm/yy"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
@@ -411,98 +420,98 @@
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2592000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1063080</xdr:colOff>
+      <xdr:colOff>1062000</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>695880</xdr:rowOff>
+      <xdr:rowOff>694800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="Figura 2" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2592000" y="0"/>
-          <a:ext cx="1282680" cy="695880"/>
+          <a:ext cx="1281600" cy="694800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D70"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="F24" activeCellId="0" sqref="F24"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A4" colorId="64" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="G60" activeCellId="0" sqref="G60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.12109375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.171875" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="39.85"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="15.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="11.85"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="21.22"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="64" min="5" style="1" width="11.85"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="57.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" customFormat="false" ht="56.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
@@ -968,58 +977,532 @@
         <v>2100</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <f aca="false">B36</f>
         <v>2100</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="12" t="n">
         <v>2100</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <f aca="false">B37</f>
         <v>2100</v>
       </c>
     </row>
+    <row r="38" customFormat="false" ht="13.2" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+    </row>
+    <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C40" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D40" s="12" t="n">
+        <f aca="false">B40</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12" t="n">
+        <f aca="false">B41</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C42" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D42" s="12" t="n">
+        <f aca="false">B42</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C43" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D43" s="12" t="n">
+        <f aca="false">B43</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="44" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C44" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D44" s="12" t="n">
+        <f aca="false">B44</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="45" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C45" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D45" s="12" t="n">
+        <f aca="false">B45</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B46" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C46" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D46" s="12" t="n">
+        <f aca="false">B46</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C47" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D47" s="12" t="n">
+        <f aca="false">B47</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="48" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="12" t="n">
+        <v>4200</v>
+      </c>
+      <c r="C48" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D48" s="12" t="n">
+        <f aca="false">B48</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="49" customFormat="false" ht="13.2" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="9"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+    </row>
+    <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C51" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D51" s="12" t="n">
+        <f aca="false">B51</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="52" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C52" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D52" s="12" t="n">
+        <f aca="false">B52</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="53" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C53" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D53" s="12" t="n">
+        <f aca="false">B53</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="54" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C54" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D54" s="12" t="n">
+        <f aca="false">B54</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="55" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C55" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D55" s="12" t="n">
+        <f aca="false">B55</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="56" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C56" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D56" s="12" t="n">
+        <f aca="false">B56</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="57" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B57" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C57" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D57" s="12" t="n">
+        <f aca="false">B57</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="58" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C58" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D58" s="12" t="n">
+        <f aca="false">B58</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="59" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C59" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D59" s="12" t="n">
+        <f aca="false">B59</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="60" customFormat="false" ht="13.2" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B60" s="9"/>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+    </row>
+    <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C62" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D62" s="12" t="n">
+        <f aca="false">B62</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="63" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C63" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D63" s="12" t="n">
+        <f aca="false">B63</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="64" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C64" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D64" s="12" t="n">
+        <f aca="false">B64</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="65" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C65" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D65" s="12" t="n">
+        <f aca="false">B65</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="66" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B66" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C66" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D66" s="12" t="n">
+        <f aca="false">B66</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="67" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B67" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C67" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D67" s="12" t="n">
+        <f aca="false">B67</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="68" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C68" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D68" s="12" t="n">
+        <f aca="false">B68</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="69" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C69" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D69" s="12" t="n">
+        <f aca="false">B69</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="70" customFormat="false" ht="13.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B70" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="C70" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D70" s="12" t="n">
+        <f aca="false">B70</f>
+        <v>2100</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A60:D60"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.605555555555555" right="0.634027777777778" top="0.7875" bottom="0.7875" header="0.511805555555555" footer="0.511805555555555"/>
   <pageSetup paperSize="9" scale="100" firstPageNumber="0" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="false" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/6.4.5.2$Windows_X86_64 LibreOffice_project/a726b36747cf2001e06b58ad5db1aa3a9a1872d6</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <dc:description/>
   <dc:language>pt-BR</dc:language>