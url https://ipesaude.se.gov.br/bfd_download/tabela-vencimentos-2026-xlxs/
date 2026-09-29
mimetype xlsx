--- v0 (2026-05-06)
+++ v1 (2026-09-29)
@@ -1,98 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/xl/worksheets/_rels/sheet4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/media/image5.wmf" ContentType="image/x-wmf"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/media/image8.wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/media/image53.wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/media/image54.wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/media/image55.wmf" ContentType="image/x-wmf"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/_rels/drawing1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/drawings/_rels/drawing2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/drawings/_rels/drawing3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/xl/drawings/_rels/drawing4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Comissionado 2026" sheetId="1" state="visible" r:id="rId2"/>
-    <sheet name="Celetista 2026" sheetId="2" state="visible" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet name="Estágio 2026" sheetId="4" state="visible" r:id="rId5"/>
+    <sheet name="Efetivos 2026" sheetId="2" state="visible" r:id="rId3"/>
+    <sheet name="Estágio 2026" sheetId="3" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName function="false" hidden="false" localSheetId="1" name="_xlnm.Print_Titles" vbProcedure="false">'Celetista 2026'!$1:$8</definedName>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">'Comissionado 2026'!$1:$6</definedName>
-    <definedName function="false" hidden="false" localSheetId="2" name="_xlnm.Print_Titles" vbProcedure="false">'Efetivos 2026'!$1:$4</definedName>
+    <definedName function="false" hidden="false" localSheetId="1" name="_xlnm.Print_Titles" vbProcedure="false">'Efetivos 2026'!$1:$3</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="83">
   <si>
     <t xml:space="preserve">Instituto de Promoção e de Assistência à Saúde de Servidores do Estado de Sergipe</t>
   </si>
   <si>
     <t xml:space="preserve">TABELA DE VENCIMENTO DE CARGO EM COMISSÃO</t>
   </si>
   <si>
     <t xml:space="preserve">EXERCÍCIO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">CARGOS EM COMISSÃO ESPECIAL</t>
   </si>
   <si>
     <t xml:space="preserve">SÍMBOLO</t>
   </si>
   <si>
     <t xml:space="preserve">CARGO S/ VÍNCULO</t>
   </si>
   <si>
     <t xml:space="preserve">REPRESENTAÇÃO</t>
   </si>
   <si>
     <t xml:space="preserve">CCE-22</t>
   </si>
   <si>
@@ -119,198 +112,185 @@
   <si>
     <t xml:space="preserve">CCS-4</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-9</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-11</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-12</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-13</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-14</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-15</t>
   </si>
   <si>
     <t xml:space="preserve">CCS-16</t>
   </si>
   <si>
-    <t xml:space="preserve">      TABELA DE VENCIMENTO DE CARGOS CELETISTA</t>
+    <t xml:space="preserve">TABELA DE VENCIMENTO DE CARGOS EFETIVOS</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Lei nº 7.820 – 04 de Abril de 2014 e alterações – Administração Geral
+Lei nº 7.821 – 04 de Abril de 2014 e alterações – Grupo Ocupacional
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Lei nº 9.012 – 05 de Maio de 2022 – Reenquadramento Automático
+Lei nº 9.602 – 15 de Janeiro de 2025 – Alteração dos Níveis
+Lei nº 9.723 – 20 de Agosto de 2025 – Aumento Salarial 10%
+Lei nº 9.938 – 1º de Abril de 2026 – Aumento Salarial 7%</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">Exercício 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">GRUPO OCUPACIONAL NÍVEL BÁSICO</t>
+    <t xml:space="preserve">ADMINISTRAÇÃO GERAL/GRUPO OCUPACIONAL - NÍVEL BÁSICO</t>
   </si>
   <si>
     <t xml:space="preserve">NÍVEL</t>
   </si>
   <si>
+    <t xml:space="preserve">E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">O</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q</t>
+  </si>
+  <si>
     <t xml:space="preserve">VALOR R$</t>
   </si>
   <si>
-    <t xml:space="preserve">A</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CARGOS NÍVEL BÁSICO</t>
   </si>
   <si>
-    <t xml:space="preserve">ASSISTENTE ADMINISTRATIVO I</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">CARGOS NÍVEL SUPERIOR CIÊNCIAS BIOLÓGICA E DA SAÚDE</t>
+    <t xml:space="preserve">AGENTE DE SERVIÇOS DE SAÚDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUXILIAR EM ENFERMAGEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALCONISTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXECUTOR DE SERVIÇOS ADMINISTRATIVOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXECUTOR DE SERVIÇOS BÁSICOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOTORISTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRAÇÃO GERAL/GRUPO OCUPACIONAL - NÍVEL MÉDIO/TÉCNICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARGOS NÍVEL MÉDIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGENTE ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSISTENTE ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFICIAL ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TÉCNICO DE ENFERMAGEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TÉCNICO EM RADIOLOGIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELEFONISTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRUPO OCUPACIONAL - NÍVEL SUPERIOR I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARGOS NÍVEL SUPERIOR I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSISTENTE SOCIAL</t>
   </si>
   <si>
     <t xml:space="preserve">FISIOTERAPEUTA</t>
-  </si>
-[...103 lines deleted...]
-    <t xml:space="preserve">CARGOS NÍVEL SUPERIOR I</t>
   </si>
   <si>
     <t xml:space="preserve">GRUPO OCUPACIONAL NÍVEL SUPERIOR II</t>
   </si>
   <si>
     <t xml:space="preserve">CARGOS NÍVEL SUPERIOR II</t>
   </si>
   <si>
     <t xml:space="preserve">CIRURGIÃO DENTISTA</t>
   </si>
   <si>
     <t xml:space="preserve">CIRURGIÃO DENTISTA / QPE</t>
   </si>
   <si>
     <t xml:space="preserve">ENFERMEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">ENFERMEIRO / QPE</t>
   </si>
   <si>
     <t xml:space="preserve">GRUPO OCUPACIONAL NÍVEL SUPERIOR III</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -390,51 +370,51 @@
       <t xml:space="preserve">Obs: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Valor do Auxílio Transporte varia de acordo com os dias úteis de cada mês.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">*Considerando 20 (vinte) dias úteis no mês</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="[$R$-416]\ #,##0.00;[RED]\-[$R$-416]\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF003366"/>
       <name val="Arial"/>
@@ -455,66 +435,72 @@
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color rgb="FF003366"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b val="true"/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <name val="Verdana"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
@@ -562,51 +548,51 @@
   <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="32">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
@@ -619,139 +605,119 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...14 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
@@ -784,270 +750,218 @@
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.wmf"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.wmf"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.wmf"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.wmf"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.wmf"/>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.wmf"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.wmf"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1271520</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>32040</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>277200</xdr:colOff>
+      <xdr:colOff>276480</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>210240</xdr:rowOff>
+      <xdr:rowOff>209520</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="Figura 1" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3702240" y="32040"/>
-          <a:ext cx="1585080" cy="503280"/>
+          <a:ext cx="1584360" cy="502560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>181440</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>225360</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>54000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>15840</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>380520</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>46080</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Figura 1" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3979800" y="0"/>
-          <a:ext cx="1311120" cy="503280"/>
+          <a:off x="695880" y="54000"/>
+          <a:ext cx="1311840" cy="448560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>6480</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1271520</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>32040</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>380520</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>277560</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>17280</xdr:rowOff>
+      <xdr:rowOff>210600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Figura 1" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="695160" y="168840"/>
-[...40 lines deleted...]
-        <a:xfrm>
           <a:off x="3702240" y="32040"/>
-          <a:ext cx="1586160" cy="504360"/>
+          <a:ext cx="1585440" cy="503640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/>
 </Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...3 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="C3:AMJ29"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A4" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="D9" activeCellId="0" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.65234375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.63"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="10.19"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="11.64"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="19.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="17.02"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="18.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="16.44"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1024" min="8" style="1" width="11.64"/>
   </cols>
   <sheetData>
     <row r="3" customFormat="false" ht="23.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="4" customFormat="false" ht="27.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="C4" s="2"/>
       <c r="D4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="6" customFormat="false" ht="17.35" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
@@ -1333,2606 +1247,1557 @@
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="C18:G18"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.025" bottom="0.7875" header="0.7875" footer="0.511805555555555"/>
   <pageSetup paperSize="9" scale="100" firstPageNumber="1" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;A</oddHeader>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A4:P45"/>
+  <dimension ref="B1:AMJ56"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="R22" activeCellId="0" sqref="R22"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A19" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="Q31" activeCellId="0" sqref="Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.65234375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="8.91"/>
-[...2 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1024" min="1024" style="0" width="11.52"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="6.67"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="8.91"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="3" style="1" width="7.49"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="8.72"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="7.49"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="8" style="1" width="8.72"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="13" style="1" width="8.6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="15" style="1" width="8.72"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="1" width="8.33"/>
+    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1024" min="18" style="1" width="11.64"/>
   </cols>
   <sheetData>
-    <row r="4" customFormat="false" ht="28.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...2 lines deleted...]
-      <c r="E4" s="3" t="s">
+    <row r="1" customFormat="false" ht="35.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="E1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="3"/>
-[...11 lines deleted...]
-      <c r="E6" s="16" t="s">
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+    </row>
+    <row r="2" customFormat="false" ht="19.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B2" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="16"/>
-[...24 lines deleted...]
-      <c r="E8" s="19" t="s">
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+    </row>
+    <row r="3" customFormat="false" ht="73.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="C3" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="19"/>
-[...6 lines deleted...]
-      <c r="M8" s="13"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="0"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="17"/>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="0"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16"/>
+      <c r="O4" s="16"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+    </row>
+    <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B5" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+    </row>
+    <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B6" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="AMG6" s="0"/>
+      <c r="AMH6" s="0"/>
+      <c r="AMI6" s="0"/>
+      <c r="AMJ6" s="0"/>
+    </row>
+    <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B7" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="21" t="n">
+        <f aca="false">1782.57*1.1*1.07</f>
+        <v>2098.08489</v>
+      </c>
+      <c r="D7" s="21" t="n">
+        <f aca="false">1871.69*1.1*1.07</f>
+        <v>2202.97913</v>
+      </c>
+      <c r="E7" s="21" t="n">
+        <f aca="false">1965.28*1.1*1.07</f>
+        <v>2313.13456</v>
+      </c>
+      <c r="F7" s="21" t="n">
+        <f aca="false">2063.535*1.1*1.07</f>
+        <v>2428.780695</v>
+      </c>
+      <c r="G7" s="21" t="n">
+        <f aca="false">2166.71*1.1*1.07</f>
+        <v>2550.21767</v>
+      </c>
+      <c r="H7" s="21" t="n">
+        <f aca="false">2275.05*1.1*1.07</f>
+        <v>2677.73385</v>
+      </c>
+      <c r="I7" s="21" t="n">
+        <f aca="false">2388.8*1.1*1.07</f>
+        <v>2811.6176</v>
+      </c>
+      <c r="J7" s="21" t="n">
+        <f aca="false">2508.24*1.1*1.07</f>
+        <v>2952.19848</v>
+      </c>
+      <c r="K7" s="21" t="n">
+        <f aca="false">2633.65*1.1*1.07</f>
+        <v>3099.80605</v>
+      </c>
+      <c r="L7" s="21" t="n">
+        <f aca="false">2765.335*1.1*1.07</f>
+        <v>3254.799295</v>
+      </c>
+      <c r="M7" s="21" t="n">
+        <f aca="false">2903.6*1.1*1.07</f>
+        <v>3417.5372</v>
+      </c>
+      <c r="N7" s="21" t="n">
+        <f aca="false">3048.77*1.1*1.07</f>
+        <v>3588.40229</v>
+      </c>
+      <c r="O7" s="21" t="n">
+        <f aca="false">3201.22*1.1*1.07</f>
+        <v>3767.83594</v>
+      </c>
+      <c r="AMG7" s="0"/>
+      <c r="AMH7" s="0"/>
+      <c r="AMI7" s="0"/>
+      <c r="AMJ7" s="0"/>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="C9" s="5"/>
-[...1 lines deleted...]
-      <c r="F9" s="5"/>
+      <c r="B9" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
       <c r="G9" s="18"/>
-      <c r="H9" s="5"/>
+      <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
-      <c r="M9" s="13"/>
-[...67 lines deleted...]
-      </c>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="19"/>
+    </row>
+    <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B10" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
+      <c r="AMI10" s="0"/>
+      <c r="AMJ10" s="0"/>
+    </row>
+    <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B11" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="22"/>
+      <c r="P11" s="0"/>
+      <c r="Q11" s="0"/>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A12" s="21" t="s">
-[...119 lines deleted...]
-      </c>
+      <c r="B12" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="0"/>
+      <c r="Q12" s="0"/>
+    </row>
+    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B13" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="22"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="22"/>
+      <c r="P13" s="0"/>
+      <c r="Q13" s="0"/>
+    </row>
+    <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B14" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="0"/>
+      <c r="Q14" s="0"/>
+    </row>
+    <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B15" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="0"/>
+      <c r="Q15" s="0"/>
+    </row>
+    <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="23"/>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A17" s="24"/>
-[...14 lines deleted...]
-      <c r="P17" s="24"/>
+      <c r="B17" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="18"/>
+      <c r="AMI17" s="0"/>
+      <c r="AMJ17" s="0"/>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A18" s="24"/>
-[...17 lines deleted...]
-      <c r="A19" s="20" t="s">
+      <c r="B18" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="20"/>
-[...162 lines deleted...]
-      <c r="A24" s="20" t="s">
+      <c r="H18" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="20"/>
-[...16 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="I18" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="23"/>
-[...34 lines deleted...]
-      <c r="A28" s="20" t="s">
+      <c r="J18" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="20"/>
-[...162 lines deleted...]
-      <c r="A34" s="20" t="s">
+      <c r="K18" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="20"/>
-[...16 lines deleted...]
-      <c r="A35" s="23" t="s">
+      <c r="L18" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B35" s="23"/>
-[...16 lines deleted...]
-      <c r="A36" s="23" t="s">
+      <c r="M18" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="23"/>
-[...238 lines deleted...]
-      <c r="A45" s="23" t="s">
+      <c r="N18" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B45" s="23"/>
-[...88 lines deleted...]
-      <c r="E3" s="26" t="s">
+      <c r="O18" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="F3" s="26"/>
-[...9 lines deleted...]
-      <c r="C4" s="27" t="s">
+      <c r="AMG18" s="0"/>
+      <c r="AMH18" s="0"/>
+      <c r="AMI18" s="0"/>
+      <c r="AMJ18" s="0"/>
+    </row>
+    <row r="19" customFormat="false" ht="22.35" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B19" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="D4" s="27"/>
-[...353 lines deleted...]
-      <c r="O19" s="20"/>
+      <c r="C19" s="21" t="n">
+        <f aca="false">2582.83*1.1*1.07</f>
+        <v>3039.99091</v>
+      </c>
+      <c r="D19" s="21" t="n">
+        <f aca="false">2711.97*1.1*1.07</f>
+        <v>3191.98869</v>
+      </c>
+      <c r="E19" s="21" t="n">
+        <f aca="false">2847.57*1.1*1.07</f>
+        <v>3351.58989</v>
+      </c>
+      <c r="F19" s="21" t="n">
+        <f aca="false">2989.95*1.1*1.07</f>
+        <v>3519.17115</v>
+      </c>
+      <c r="G19" s="21" t="n">
+        <f aca="false">3139.45*1.1*1.07</f>
+        <v>3695.13265</v>
+      </c>
+      <c r="H19" s="21" t="n">
+        <f aca="false">3296.415*1.1*1.07</f>
+        <v>3879.880455</v>
+      </c>
+      <c r="I19" s="21" t="n">
+        <f aca="false">3461.24*1.1*1.07</f>
+        <v>4073.87948</v>
+      </c>
+      <c r="J19" s="21" t="n">
+        <f aca="false">3634.3*1.1*1.07</f>
+        <v>4277.5711</v>
+      </c>
+      <c r="K19" s="21" t="n">
+        <f aca="false">3816.015*1.1*1.07</f>
+        <v>4491.449655</v>
+      </c>
+      <c r="L19" s="21" t="n">
+        <f aca="false">4006.82*1.1*1.07</f>
+        <v>4716.02714</v>
+      </c>
+      <c r="M19" s="21" t="n">
+        <f aca="false">4207.15*1.1*1.07</f>
+        <v>4951.81555</v>
+      </c>
+      <c r="N19" s="21" t="n">
+        <f aca="false">4417.52*1.1*1.07</f>
+        <v>5199.42104</v>
+      </c>
+      <c r="O19" s="21" t="n">
+        <f aca="false">4638.4*1.1*1.07</f>
+        <v>5459.3968</v>
+      </c>
+      <c r="AMG19" s="0"/>
+      <c r="AMH19" s="0"/>
       <c r="AMI19" s="0"/>
       <c r="AMJ19" s="0"/>
     </row>
-    <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...24 lines deleted...]
-      <c r="J20" s="20" t="s">
+    <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B21" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="K20" s="20" t="s">
-[...76 lines deleted...]
-      <c r="AMH21" s="0"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
       <c r="AMI21" s="0"/>
       <c r="AMJ21" s="0"/>
     </row>
-    <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...15 lines deleted...]
-      <c r="O23" s="20"/>
+    <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B22" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="22"/>
+      <c r="AMI22" s="0"/>
+      <c r="AMJ22" s="0"/>
+    </row>
+    <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B23" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="22"/>
+      <c r="O23" s="22"/>
       <c r="AMI23" s="0"/>
       <c r="AMJ23" s="0"/>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B24" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O24" s="23"/>
+      <c r="B24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="22"/>
       <c r="AMI24" s="0"/>
       <c r="AMJ24" s="0"/>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B25" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O25" s="23"/>
+      <c r="B25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="22"/>
+      <c r="F25" s="22"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="22"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="22"/>
       <c r="AMI25" s="0"/>
       <c r="AMJ25" s="0"/>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B26" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O26" s="23"/>
+      <c r="B26" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="22"/>
+      <c r="O26" s="22"/>
       <c r="AMI26" s="0"/>
       <c r="AMJ26" s="0"/>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B27" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O27" s="23"/>
+      <c r="B27" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
       <c r="AMI27" s="0"/>
       <c r="AMJ27" s="0"/>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B28" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O28" s="23"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
       <c r="AMI28" s="0"/>
       <c r="AMJ28" s="0"/>
     </row>
-    <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...17 lines deleted...]
-      <c r="AMJ29" s="0"/>
+    <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B30" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+      <c r="AMI30" s="0"/>
+      <c r="AMJ30" s="0"/>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="B31" s="20" t="s">
-[...14 lines deleted...]
-      <c r="O31" s="20"/>
+      <c r="B31" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G31" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I31" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J31" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K31" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="L31" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M31" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="N31" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="O31" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="AMG31" s="0"/>
+      <c r="AMH31" s="0"/>
       <c r="AMI31" s="0"/>
       <c r="AMJ31" s="0"/>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="B32" s="20" t="s">
-        <v>26</v>
-[...38 lines deleted...]
-        <v>55</v>
+        <v>41</v>
+      </c>
+      <c r="C32" s="21" t="n">
+        <f aca="false">3308.76*1.1*1.07</f>
+        <v>3894.41052</v>
+      </c>
+      <c r="D32" s="21" t="n">
+        <f aca="false">3474.2*1.1*1.07</f>
+        <v>4089.1334</v>
+      </c>
+      <c r="E32" s="21" t="n">
+        <f aca="false">3647.91*1.1*1.07</f>
+        <v>4293.59007</v>
+      </c>
+      <c r="F32" s="21" t="n">
+        <f aca="false">3830.3*1.1*1.07</f>
+        <v>4508.2631</v>
+      </c>
+      <c r="G32" s="21" t="n">
+        <f aca="false">4021.82*1.1*1.07</f>
+        <v>4733.68214</v>
+      </c>
+      <c r="H32" s="21" t="n">
+        <f aca="false">4222.905*1.1*1.07</f>
+        <v>4970.359185</v>
+      </c>
+      <c r="I32" s="21" t="n">
+        <f aca="false">4434.05*1.1*1.07</f>
+        <v>5218.87685</v>
+      </c>
+      <c r="J32" s="21" t="n">
+        <f aca="false">4655.75*1.1*1.07</f>
+        <v>5479.81775</v>
+      </c>
+      <c r="K32" s="21" t="n">
+        <f aca="false">4888.55*1.1*1.07</f>
+        <v>5753.82335</v>
+      </c>
+      <c r="L32" s="21" t="n">
+        <f aca="false">5132.97*1.1*1.07</f>
+        <v>6041.50569</v>
+      </c>
+      <c r="M32" s="21" t="n">
+        <f aca="false">5389.62*1.1*1.07</f>
+        <v>6343.58274</v>
+      </c>
+      <c r="N32" s="21" t="n">
+        <f aca="false">5659.1*1.1*1.07</f>
+        <v>6660.7607</v>
+      </c>
+      <c r="O32" s="21" t="n">
+        <f aca="false">5942.07*1.1*1.07</f>
+        <v>6993.81639</v>
       </c>
       <c r="AMG32" s="0"/>
       <c r="AMH32" s="0"/>
       <c r="AMI32" s="0"/>
       <c r="AMJ32" s="0"/>
     </row>
-    <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...76 lines deleted...]
-      <c r="O35" s="20"/>
+    <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B34" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="AMI34" s="0"/>
+      <c r="AMJ34" s="0"/>
+    </row>
+    <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B35" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="22"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="22"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="22"/>
+      <c r="O35" s="22"/>
       <c r="AMI35" s="0"/>
       <c r="AMJ35" s="0"/>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B36" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O36" s="23"/>
+      <c r="B36" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="22"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="22"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
+      <c r="O36" s="22"/>
       <c r="AMI36" s="0"/>
       <c r="AMJ36" s="0"/>
     </row>
-    <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...2 lines deleted...]
-      </c>
+    <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
-      <c r="AMI37" s="0"/>
-      <c r="AMJ37" s="0"/>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="B38" s="24"/>
-[...14 lines deleted...]
-      <c r="Q38" s="24"/>
+      <c r="B38" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
+      <c r="N38" s="18"/>
+      <c r="O38" s="18"/>
+      <c r="AMI38" s="0"/>
+      <c r="AMJ38" s="0"/>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="B39" s="20" t="s">
-[...14 lines deleted...]
-      <c r="O39" s="20"/>
+      <c r="B39" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G39" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="H39" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I39" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J39" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K39" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="L39" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M39" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="N39" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="O39" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="AMG39" s="0"/>
+      <c r="AMH39" s="0"/>
       <c r="AMI39" s="0"/>
       <c r="AMJ39" s="0"/>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="B40" s="20" t="s">
-        <v>26</v>
-[...38 lines deleted...]
-        <v>55</v>
+        <v>41</v>
+      </c>
+      <c r="C40" s="21" t="n">
+        <f aca="false">3397.46*1.1*1.07</f>
+        <v>3998.81042</v>
+      </c>
+      <c r="D40" s="21" t="n">
+        <f aca="false">3567.33*1.1*1.07</f>
+        <v>4198.74741</v>
+      </c>
+      <c r="E40" s="21" t="n">
+        <f aca="false">3745.7*1.1*1.07</f>
+        <v>4408.6889</v>
+      </c>
+      <c r="F40" s="21" t="n">
+        <f aca="false">3932.98*1.1*1.07</f>
+        <v>4629.11746</v>
+      </c>
+      <c r="G40" s="21" t="n">
+        <f aca="false">4129.635*1.1*1.07</f>
+        <v>4860.580395</v>
+      </c>
+      <c r="H40" s="21" t="n">
+        <f aca="false">4336.12*1.1*1.07</f>
+        <v>5103.61324</v>
+      </c>
+      <c r="I40" s="21" t="n">
+        <f aca="false">4552.91*1.1*1.07</f>
+        <v>5358.77507</v>
+      </c>
+      <c r="J40" s="21" t="n">
+        <f aca="false">4780.56*1.1*1.07</f>
+        <v>5626.71912</v>
+      </c>
+      <c r="K40" s="21" t="n">
+        <f aca="false">5019.6*1.1*1.07</f>
+        <v>5908.0692</v>
+      </c>
+      <c r="L40" s="21" t="n">
+        <f aca="false">5270.57*1.1*1.07</f>
+        <v>6203.46089</v>
+      </c>
+      <c r="M40" s="21" t="n">
+        <f aca="false">5534.1*1.1*1.07</f>
+        <v>6513.6357</v>
+      </c>
+      <c r="N40" s="21" t="n">
+        <f aca="false">5810.81*1.1*1.07</f>
+        <v>6839.32337</v>
+      </c>
+      <c r="O40" s="21" t="n">
+        <f aca="false">6101.36*1.1*1.07</f>
+        <v>7181.30072</v>
       </c>
       <c r="AMG40" s="0"/>
       <c r="AMH40" s="0"/>
       <c r="AMI40" s="0"/>
       <c r="AMJ40" s="0"/>
     </row>
-    <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...76 lines deleted...]
-      <c r="O43" s="20"/>
+    <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B42" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
+      <c r="N42" s="18"/>
+      <c r="O42" s="18"/>
+      <c r="AMI42" s="0"/>
+      <c r="AMJ42" s="0"/>
+    </row>
+    <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B43" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="22"/>
+      <c r="L43" s="22"/>
+      <c r="M43" s="22"/>
+      <c r="N43" s="22"/>
+      <c r="O43" s="22"/>
       <c r="AMI43" s="0"/>
       <c r="AMJ43" s="0"/>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B44" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O44" s="23"/>
+      <c r="B44" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="22"/>
+      <c r="K44" s="22"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
+      <c r="O44" s="22"/>
       <c r="AMI44" s="0"/>
       <c r="AMJ44" s="0"/>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B45" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O45" s="23"/>
+      <c r="B45" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="22"/>
+      <c r="K45" s="22"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="22"/>
+      <c r="O45" s="22"/>
       <c r="AMI45" s="0"/>
       <c r="AMJ45" s="0"/>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B46" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O46" s="23"/>
+      <c r="B46" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="22"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="22"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
+      <c r="H46" s="22"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="22"/>
+      <c r="K46" s="22"/>
+      <c r="L46" s="22"/>
+      <c r="M46" s="22"/>
+      <c r="N46" s="22"/>
+      <c r="O46" s="22"/>
       <c r="AMI46" s="0"/>
       <c r="AMJ46" s="0"/>
     </row>
-    <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...2 lines deleted...]
-      </c>
+    <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B47" s="23"/>
       <c r="C47" s="23"/>
       <c r="D47" s="23"/>
       <c r="E47" s="23"/>
       <c r="F47" s="23"/>
       <c r="G47" s="23"/>
       <c r="H47" s="23"/>
       <c r="I47" s="23"/>
       <c r="J47" s="23"/>
       <c r="K47" s="23"/>
       <c r="L47" s="23"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
       <c r="O47" s="23"/>
-      <c r="AMI47" s="0"/>
-      <c r="AMJ47" s="0"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="23"/>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="B48" s="24"/>
-[...14 lines deleted...]
-      <c r="Q48" s="24"/>
+      <c r="B48" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="18"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="18"/>
+      <c r="AMI48" s="0"/>
+      <c r="AMJ48" s="0"/>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="B49" s="20" t="s">
-[...14 lines deleted...]
-      <c r="O49" s="20"/>
+      <c r="B49" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G49" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="H49" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I49" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J49" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K49" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="L49" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="M49" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="N49" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="O49" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="AMG49" s="0"/>
+      <c r="AMH49" s="0"/>
       <c r="AMI49" s="0"/>
       <c r="AMJ49" s="0"/>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="B50" s="20" t="s">
-        <v>26</v>
-[...38 lines deleted...]
-        <v>55</v>
+        <v>68</v>
+      </c>
+      <c r="C50" s="21" t="n">
+        <f aca="false">6970.78*1.1*1.07</f>
+        <v>8204.60806</v>
+      </c>
+      <c r="D50" s="21" t="n">
+        <f aca="false">7319.32*1.1*1.07</f>
+        <v>8614.83964</v>
+      </c>
+      <c r="E50" s="21" t="n">
+        <f aca="false">7685.28*1.1*1.07</f>
+        <v>9045.57456</v>
+      </c>
+      <c r="F50" s="21" t="n">
+        <f aca="false">8069.55*1.1*1.07</f>
+        <v>9497.86035</v>
+      </c>
+      <c r="G50" s="21" t="n">
+        <f aca="false">8473.03*1.1*1.07</f>
+        <v>9972.75631</v>
+      </c>
+      <c r="H50" s="21" t="n">
+        <f aca="false">8896.68*1.1*1.07</f>
+        <v>10471.39236</v>
+      </c>
+      <c r="I50" s="21" t="n">
+        <f aca="false">9341.51*1.1*1.07</f>
+        <v>10994.95727</v>
+      </c>
+      <c r="J50" s="21" t="n">
+        <f aca="false">9808.58*1.1*1.07</f>
+        <v>11544.69866</v>
+      </c>
+      <c r="K50" s="21" t="n">
+        <f aca="false">10299.02*1.1*1.07</f>
+        <v>12121.94654</v>
+      </c>
+      <c r="L50" s="21" t="n">
+        <f aca="false">10813.97*1.1*1.07</f>
+        <v>12728.04269</v>
+      </c>
+      <c r="M50" s="21" t="n">
+        <f aca="false">11354.66*1.1*1.07</f>
+        <v>13364.43482</v>
+      </c>
+      <c r="N50" s="21" t="n">
+        <f aca="false">11922.39*1.1*1.07</f>
+        <v>14032.65303</v>
+      </c>
+      <c r="O50" s="21" t="n">
+        <f aca="false">12518.51*1.1*1.07</f>
+        <v>14734.28627</v>
       </c>
       <c r="AMG50" s="0"/>
       <c r="AMH50" s="0"/>
       <c r="AMI50" s="0"/>
       <c r="AMJ50" s="0"/>
     </row>
-    <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...76 lines deleted...]
-      <c r="O53" s="20"/>
+    <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B52" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" s="18"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="18"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="18"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="18"/>
+      <c r="AMI52" s="0"/>
+      <c r="AMJ52" s="0"/>
+    </row>
+    <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B53" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="22"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="22"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="22"/>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="22"/>
+      <c r="L53" s="22"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="22"/>
+      <c r="O53" s="22"/>
       <c r="AMI53" s="0"/>
       <c r="AMJ53" s="0"/>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B54" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O54" s="23"/>
+      <c r="B54" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="22"/>
+      <c r="D54" s="22"/>
+      <c r="E54" s="22"/>
+      <c r="F54" s="22"/>
+      <c r="G54" s="22"/>
+      <c r="H54" s="22"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="22"/>
+      <c r="K54" s="22"/>
+      <c r="L54" s="22"/>
+      <c r="M54" s="22"/>
+      <c r="N54" s="22"/>
+      <c r="O54" s="22"/>
       <c r="AMI54" s="0"/>
       <c r="AMJ54" s="0"/>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B55" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O55" s="23"/>
+      <c r="B55" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="22"/>
+      <c r="D55" s="22"/>
+      <c r="E55" s="22"/>
+      <c r="F55" s="22"/>
+      <c r="G55" s="22"/>
+      <c r="H55" s="22"/>
+      <c r="I55" s="22"/>
+      <c r="J55" s="22"/>
+      <c r="K55" s="22"/>
+      <c r="L55" s="22"/>
+      <c r="M55" s="22"/>
+      <c r="N55" s="22"/>
+      <c r="O55" s="22"/>
       <c r="AMI55" s="0"/>
       <c r="AMJ55" s="0"/>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B56" s="23" t="s">
-[...14 lines deleted...]
-      <c r="O56" s="23"/>
+      <c r="B56" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="22"/>
+      <c r="D56" s="22"/>
+      <c r="E56" s="22"/>
+      <c r="F56" s="22"/>
+      <c r="G56" s="22"/>
+      <c r="H56" s="22"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="22"/>
+      <c r="K56" s="22"/>
+      <c r="L56" s="22"/>
+      <c r="M56" s="22"/>
+      <c r="N56" s="22"/>
+      <c r="O56" s="22"/>
       <c r="AMI56" s="0"/>
       <c r="AMJ56" s="0"/>
     </row>
-    <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...18 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="E2:M2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:O6"/>
+    <mergeCell ref="E1:O1"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="C3:J3"/>
+    <mergeCell ref="M3:O3"/>
+    <mergeCell ref="B5:O5"/>
+    <mergeCell ref="B9:O9"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:O11"/>
     <mergeCell ref="B12:O12"/>
     <mergeCell ref="B13:O13"/>
     <mergeCell ref="B14:O14"/>
     <mergeCell ref="B15:O15"/>
-    <mergeCell ref="B16:O16"/>
-    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B17:O17"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
     <mergeCell ref="B23:O23"/>
     <mergeCell ref="B24:O24"/>
     <mergeCell ref="B25:O25"/>
     <mergeCell ref="B26:O26"/>
     <mergeCell ref="B27:O27"/>
-    <mergeCell ref="B28:O28"/>
-[...1 lines deleted...]
-    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B34:O34"/>
     <mergeCell ref="B35:O35"/>
     <mergeCell ref="B36:O36"/>
-    <mergeCell ref="B37:O37"/>
-    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B42:O42"/>
     <mergeCell ref="B43:O43"/>
     <mergeCell ref="B44:O44"/>
     <mergeCell ref="B45:O45"/>
     <mergeCell ref="B46:O46"/>
-    <mergeCell ref="B47:O47"/>
-    <mergeCell ref="B49:O49"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B52:O52"/>
     <mergeCell ref="B53:O53"/>
     <mergeCell ref="B54:O54"/>
     <mergeCell ref="B55:O55"/>
     <mergeCell ref="B56:O56"/>
-    <mergeCell ref="B57:O57"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.602083333333333" right="0.7875" top="0.5125" bottom="0.7875" header="0.275" footer="0.511805555555555"/>
   <pageSetup paperSize="9" scale="105" firstPageNumber="0" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="false" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;A</oddHeader>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="C3:G16"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="E25" activeCellId="0" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.65234375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.63"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="10.19"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="11.64"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="19.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="17.02"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="6" style="1" width="19.7"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="1024" min="8" style="1" width="11.64"/>
   </cols>
   <sheetData>
     <row r="3" customFormat="false" ht="23.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
     <row r="4" customFormat="false" ht="27.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="C4" s="2"/>
       <c r="D4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="6" customFormat="false" ht="16.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="C6" s="30" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="30"/>
+      <c r="C6" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="C7" s="5"/>
-      <c r="D7" s="26"/>
-[...1 lines deleted...]
-      <c r="F7" s="26"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
     </row>
     <row r="9" customFormat="false" ht="16.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="C9" s="5"/>
-      <c r="D9" s="30" t="s">
-[...3 lines deleted...]
-      <c r="F9" s="30"/>
+      <c r="D9" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
     </row>
     <row r="11" customFormat="false" ht="16.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="D11" s="31" t="s">
-[...3 lines deleted...]
-      <c r="F11" s="31"/>
+      <c r="D11" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
     </row>
     <row r="12" customFormat="false" ht="28.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D12" s="31" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="D12" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D13" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="34" t="n">
+      <c r="D13" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="29" t="n">
         <v>600</v>
       </c>
-      <c r="F13" s="34" t="s">
-        <v>91</v>
+      <c r="F13" s="29" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
     </row>
     <row r="15" customFormat="false" ht="27" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="C15" s="13"/>
-      <c r="D15" s="35" t="s">
-[...3 lines deleted...]
-      <c r="F15" s="35"/>
+      <c r="D15" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
       <c r="G15" s="13"/>
     </row>
     <row r="16" customFormat="false" ht="13.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="D16" s="36" t="s">
-[...3 lines deleted...]
-      <c r="F16" s="36"/>
+      <c r="D16" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D16:F16"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" firstPageNumber="0" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="false" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Página &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>